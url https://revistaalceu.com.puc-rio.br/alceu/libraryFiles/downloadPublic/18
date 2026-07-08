--- v0 (2026-04-17)
+++ v1 (2026-07-08)
@@ -1,3344 +1,5196 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...16 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w14:paraId="2BB43D86" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="1"/>
+          <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+    </w:p>
+    <w:p w14:paraId="3CA8F8E0" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+        </w:rPr>
+        <w:t>Título em port</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+        </w:rPr>
+        <w:t>uguês</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>bold</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39606FE2" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+        </w:rPr>
+        <w:t xml:space="preserve">Subtítulo em português: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>bold</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B10805" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="798D7643" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+        </w:rPr>
+        <w:t xml:space="preserve">Título em inglês, francês ou espanhol: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>bold</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FEEF5C" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:rtl w:val="0"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+        </w:rPr>
+        <w:t xml:space="preserve">Subtítulo em inglês, francês ou espanhol: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>bold</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4931828D" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6A24CE" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-          <w:i w:val="1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+        </w:rPr>
+        <w:t xml:space="preserve">Autor(a) de maior titulação: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 14, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>bold</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, itálico, alinhado à direita</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instituição, Programa de Pós-Graduação, Cidade, Estado, País: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0212B48D" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Serif" w:cs="Noto Serif" w:eastAsia="Noto Serif" w:hAnsi="Noto Serif"/>
-[...8 lines deleted...]
-          <w:i w:val="1"/>
+          <w:rFonts w:ascii="Noto Serif" w:eastAsia="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+        </w:rPr>
+        <w:t xml:space="preserve">[Segundo(a) autor(a): </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 14, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>bold</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, itálico, alinhado à direita</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Instituição, Program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a de Pós-Graduação, Cidade, Estado, País: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A5442A" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3934C8EA" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Resumo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390C98B1" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...8 lines deleted...]
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
-          <w:rtl w:val="0"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+        </w:rPr>
+        <w:t>[deve apresentar a metodologia, os objetivos, principais resultados e considerações</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Até</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 150 palavras/1.000 caracteres com espaço. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, espaçamento entre linha 1,5 e recuo esquerda (1,27cm). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, espaçamento entre linha 1,5 e recuo esquerda (1,27cm). Até 150 palavras. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, taman</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ho 12, justificado, espaçamento entre linha 1,5 e recuo esquerda (1,27cm). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, espaçamento entre linha 1,5 e recuo esquerda (1,27cm). Até 150 palavras. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 12, justificado, entrelinha 1,5 e recuo esquerda (1,27cm)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, espaçamento entre linha 1,5 e recuo esquerda (1,27cm). Até 150 palavras. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, espaçamento entre linha 1,5 e recuo esquerda (1,27cm). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, espaçamento entre linha </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1,5 e recuo esquerda (1,27cm). Até 150 palavras. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, entrelinha 1,5 e recuo esquerda (1,27cm). Até 150 palavras. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 12, justificado, entrelinha 1,5 e recuo esquerda (1,27cm). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334A966B" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...40 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Palavras-chave:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Primeira. Segunda. Terceira.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quarta. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Palavras-chave representativas do conteúdo do texto e com potencial de recuperação da informação via busca]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
-[...5 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+    <w:p w14:paraId="4F7951B9" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447" w:rsidP="00EC6927">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C4111A7" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstract [ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Résumé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674F1FA3" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Até 150 palavras/1.000 caracteres com espaço. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 12, justificado, espaçamento entre linha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1,5 e recuo esquerda (1,27cm). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, espaçamento entre linha 1,5 e recuo esquerda (1,27cm). Até 150 palavras. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, espaçamento entre linha 1,5 e recuo esquerda (1,27cm). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 12, justifi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cado, espaçamento entre linha 1,5 e recuo esquerda (1,27cm). Até 150 palavras. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, entrelinha 1,5 e recuo esquerda (1,27cm). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 12, justificado, espaçamento entre linha 1,5 e recuo esquerda (1,27cm). Até 150 pala</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vras. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, espaçamento entre linha 1,5 e recuo esquerda (1,27cm). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, espaçamento entre linha 1,5 e recuo esquerda (1,27cm). Até 150 palavras. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 12, justificado, espaçamento entrelin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ha 1,5 e recuo esquerda (1,27cm). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 12, justificado, espaçamento entrelinha 1,5 e recuo esquerda (1,27cm). Até 150 palavras. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 12, justificado, espaçamento entrelinha 1,5 e recuo esquerda (1,27cm). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617DA6AD" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...33 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords [ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mot-clé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Palavras-clave</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>imeira. Segunda. Terceira. Quarta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C701B5B" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D64A19" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EE58B55" w14:textId="21C9AABC" w:rsidR="00080447" w:rsidRDefault="00665BB3">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entretítulos: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bold</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, sem recuo</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, não numerados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371F0516" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...21 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Corpo do texto: entre 21 mil e 44 mil caracteres com espaço (10 a 20 páginas)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, entrelinha 1,5 e recuo padrão (1,27cm). Corpo do texto: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, entrelinha 1,5 e recuo padrão (1,27cm). Corpo do texto: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 12, justificado, entrelinha 1,5 e recuo padrão (1,27cm). Co</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rpo do texto: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, entrelinha 1,5 e recuo padrão (1,27cm). Corpo do texto: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, entrelinha 1,5 e recuo padrão (1,27cm). Corpo do texto: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 12, justificado, entrelinha 1,5 e recuo padrã</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o (1,27cm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C12E23A" w14:textId="4FFD5A34" w:rsidR="00080447" w:rsidRDefault="00665BB3">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...22 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corpo do texto: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, entrelinha 1,5 e recuo padrão (1,27cm). Corpo do texto: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, entrelinha 1,5 e recuo padrão (1,27cm). Corpo do texto: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 12, justificado, entrelinha 1,5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e recuo padrão (1,27cm). Corpo do texto: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, entrelinha 1,5 e recuo padrão (1,27cm). Corpo do texto: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 12, justificado, entrelinha 1,5 e recuo padrão (1,27cm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457A6B1C" w14:textId="046BF26F" w:rsidR="008D6CF5" w:rsidRDefault="008D6CF5">
+      <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06893C69" w14:textId="77777777" w:rsidR="008D6CF5" w:rsidRDefault="008D6CF5" w:rsidP="008D6CF5">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6210AAAD" w14:textId="77777777" w:rsidR="008D6CF5" w:rsidRDefault="008D6CF5" w:rsidP="008D6CF5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>CITAÇÕES: o que mudou com a atualização da norma ABNT NBR 10520:2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34709A85" w14:textId="77777777" w:rsidR="008D6CF5" w:rsidRDefault="008D6CF5" w:rsidP="008D6CF5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE4BAD4" w14:textId="77777777" w:rsidR="008D6CF5" w:rsidRDefault="008D6CF5" w:rsidP="008D6CF5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="460" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autor/data. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Último sobrenome do autor, sem caixa alta. Ex.: (Silva, 2019, p. 1).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Para pessoas jurídicas (entidades, organizações), nome por extenso sem caixa alta. Ex.: (Organização Mundial da Saúde, 2010, p. xi), ou siglas, preferencialmente em caixa alta. Ex.: (IBGE, 2011, p. 3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E0410B" w14:textId="77777777" w:rsidR="008D6CF5" w:rsidRDefault="008D6CF5" w:rsidP="008D6CF5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="460" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Em citações com </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quatro ou mais autores </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pode-se utilizar a expressão </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et. al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Ex.: Maciel et al. (2019, p. 163) ou (Maciel, Brum, Del Bianco e Costa, 2019, p. 163).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C1D0D6" w14:textId="77777777" w:rsidR="008D6CF5" w:rsidRDefault="008D6CF5" w:rsidP="008D6CF5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Volume e número de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">periódicos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">não devem ser indicados na citação no corpo do texto. Indicação do volume, tomo e/ou seção em </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>livros</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devem ser indicados. Ex.: (Senac, 1979, v. 1, p. 16). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4036F5" w14:textId="77777777" w:rsidR="008D6CF5" w:rsidRDefault="008D6CF5">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B7D9E9E" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Citações até 3 linhas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...26 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncorporadas ao texto, entre aspas duplas, seguidas de Sobrenome, ano e página entre parênteses” (Sobrenome, ano, p. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>): “A citação de até três linhas é incorporada ao texto, entre aspas duplas, seguida de Sobrenome, ano e página entre parênteses” (Sobreno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">me, ano, p. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3ADB2E" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3" w:rsidP="008D6CF5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Citações com mais de 3 linhas: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+    </w:p>
+    <w:p w14:paraId="35F74E00" w14:textId="3D89B61C" w:rsidR="00080447" w:rsidRDefault="00665BB3">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11, justificado, recuo (1,27cm), entre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>linha</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6927">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>simples. Ca</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>libri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 11, justificado, entrelinha simples e recuo (1,27cm). Corpo do texto: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, tamanho 11, justificado, espaçamento entrelinha simples e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recuo (1,27cm) (Sobrenome do Autor, ano, p. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 11, justificado, espaçamento entrelinha simples e recuo (1,27cm). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 11, justificado, entrelinha simples e recuo (1,27cm). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, tamanho 11, justificado, espaçamento entrel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>inha simples e recuo (1,27cm) sem ponto antes de (Sobrenome, ano, p. XX).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F3BB3A" w14:textId="77777777" w:rsidR="008D6CF5" w:rsidRDefault="008D6CF5" w:rsidP="008D6CF5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30A08585" w14:textId="3AA0C09E" w:rsidR="008D6CF5" w:rsidRDefault="008D6CF5" w:rsidP="008D6CF5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D6CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nas citações diretas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D6CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D6CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ponto final deve ser usado para encerrar a frase, não a citação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Ex.: “Nos anos 1930, Piaget desenvolve um programa de pesquisa experimental junto aos seus três filhos [...]” (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dongo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-Montoya, 2009, p. 264).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192F14BD" w14:textId="77777777" w:rsidR="008D6CF5" w:rsidRDefault="008D6CF5" w:rsidP="008D6CF5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E3B4CD5" w14:textId="77777777" w:rsidR="008D6CF5" w:rsidRDefault="008D6CF5" w:rsidP="008D6CF5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Indicar página ou localização, se houver: Ex.: (Bourdieu, 2004, p. 28) ou (Brasil, 1999).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FF6DBC" w14:textId="77777777" w:rsidR="008D6CF5" w:rsidRDefault="008D6CF5" w:rsidP="008D6CF5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Para documentos não paginados e/ou documentos eletrônicos, recomenda-se indicar a localização do trecho como consta no documento. Ex.: (Brasil, 1998, cap. V, art. 49, inc. I) ou (Cidade [...], 2002, 9min 41s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B782B1E" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C1B04EC" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...14 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Notas de rodapé: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informações complementares. Não utilize para referências.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:customMarkFollows="0" w:id="0"/>
-[...10 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2FA04C" w14:textId="34695AD1" w:rsidR="008D6CF5" w:rsidRDefault="008D6CF5" w:rsidP="008D6CF5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Citações de fontes informais e/ou não publicadas, como palestras, discursos, comunicações, devem ser mencionados no texto ou em nota de rodapé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A253AC2" w14:textId="4A481CED" w:rsidR="008D6CF5" w:rsidRDefault="008D6CF5" w:rsidP="008D6CF5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pesquisas em andamento e/ou documentos gerados através delas devem ser mencionadas no texto e em nota de rodapé explicativa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3398C8A6" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075645F9" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Imagens:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C727BE" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...21 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Figura 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="43200" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+          <wp:anchor distT="43200" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4FCE899C" wp14:editId="4182026F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2247900</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>271800</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2286000" cy="1009650"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:wrapTopAndBottom distB="0" distT="43200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom distT="43200" distB="0"/>
             <wp:docPr id="1" name="image1.png"/>
-            <a:graphic>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
-                    <a:srcRect b="0" l="0" r="67618" t="0"/>
+                    <a:srcRect r="67618"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2286000" cy="1009650"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
-[...19 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    <w:p w14:paraId="3FF34215" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...19 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Descrição da figura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723AFF29" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...16 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Fonte:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> X</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+    </w:p>
+    <w:p w14:paraId="5C5BB86F" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="450BA484" w14:textId="4C2C3679" w:rsidR="008D6CF5" w:rsidRDefault="008D6CF5" w:rsidP="008D6CF5">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Considerações finais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bold</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, sem recuo, não numerados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB3327E" w14:textId="77777777" w:rsidR="008D6CF5" w:rsidRDefault="008D6CF5" w:rsidP="008D6CF5">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Corpo do texto: entre 21 mil e 44 mil caracteres com espaço (10 a 20 páginas)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, entrelinha 1,5 e recuo padrão (1,27cm). Corpo do texto: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, entrelinha 1,5 e recuo padrão (1,27cm). Corpo do texto: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, entrelinha 1,5 e recuo padrão (1,27cm). Corpo do texto: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, entrelinha 1,5 e recuo padrão (1,27cm). Corpo do texto: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, justificado, entrelinha 1,5 e recuo padrão (1,27cm). Corpo do texto: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 12, justificado, entrelinha 1,5 e recuo padrão (1,27cm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C26057E" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79AD8664" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nome do(a) Primeiro(a) Autor(a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11099F72" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Minicurrículo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com atuações mais recent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es, em até 300 caracteres com espaço (3 linhas), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 itálico alinhado à direita. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Minicurrículo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com atuações mais recentes, em até 300 caracteres com espaço, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 itálico alinhado à direita. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Minicurrículo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com atuações mais recentes, em até 300 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>caracteres com espaço</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1781B4" w14:textId="77777777" w:rsidR="00080447" w:rsidRPr="00EC6927" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6927">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ORCID: https://orcid.org/0000-000-000-000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD7DC24" w14:textId="77777777" w:rsidR="00080447" w:rsidRPr="00EC6927" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6927">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-mail: nome@email.br </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70250D65" w14:textId="77777777" w:rsidR="00080447" w:rsidRPr="00EC6927" w:rsidRDefault="00080447">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="587FBDFF" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nome do(a) Segundo(a) Autor(a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A8C577" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Minicurrículo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com atuações mais recentes, em até 300 caracteres com espaço (3 linhas), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 itálico alinhado à direita. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Minicurrículo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com atuações mais recentes, em até 300 caracteres com espaço, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 itálico alinhado à direita. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Minicurrículo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>om atuações mais recentes, em até 300 caracteres com espaço</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A456E2B" w14:textId="77777777" w:rsidR="00080447" w:rsidRPr="00EC6927" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6927">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ORCID: https://orcid.org/0000-000-000-000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A04B6C" w14:textId="77777777" w:rsidR="00080447" w:rsidRPr="00EC6927" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6927">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-mail: nome@email.br </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747A6C56" w14:textId="77777777" w:rsidR="00080447" w:rsidRPr="00EC6927" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC6927">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179B13FC" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Referências</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335A5E06" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apenas os citados no corpo do texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD5DDDA" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 12, entrelinha simples, espaço entre cada referência, em sistema alfabético, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sem distinção de categorização, separadas com uma linha em branco com entrelinha simples, e de acordo com a ABNT 2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23ACCD96" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="163B3992" w14:textId="3B4A24A2" w:rsidR="00EC6927" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Livro</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6927">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6927" w:rsidRPr="00EC6927">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>folheto</w:t>
+      </w:r>
+      <w:r w:rsidR="00243F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6927" w:rsidRPr="00EC6927">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>manual, guia, catálogo, enciclopédia, dicionário</w:t>
+      </w:r>
+      <w:r w:rsidR="00243F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00243F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3757C1B8" w14:textId="34B4B4FB" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>SOBRENOME, Nome abreviado; SOBRENOME, nome abreviado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>: subtítulo. Tradutor [se houver]. Edição. Local de publicação: Editora, data, v. [indicar volume, se houver].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CAF7B99" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3325688F" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FREYRE, Gilberto. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Casa grande &amp; senzala</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: formação da família brasileira sob reg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ime de economia patriarcal. Rio de Janeiro: J. Olympio, 1943. 2 v. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2916D5" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5DBDE5" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FREYRE, Gilberto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sobrados e mocambos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: decadência do patriarcado rural no Brasil. São Paulo: Ed. Nacional, 1936. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD3CDAE" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51866D2B" w14:textId="79A6F519" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artigo/capítulo de livro</w:t>
+      </w:r>
+      <w:r w:rsidR="00243F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00243F85" w:rsidRPr="00243F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>seção, capítulo, volume, fragmento e outras partes de obra com autor e/ou título próprios</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D16E61C" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628691B1" w14:textId="34E17CEC" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SPOERRI, Theophil. A. Reações psicogênicas e neuroses. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00243F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00243F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SPOERRI, Theophil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Manual de psiquiatria: fundamentos da clínica psiquiátrica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 8.ed. Rio de Janeiro: Atheneu, 1988. p. 159-72.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F90251E" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37ECC65E" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artigo de revista </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1182CF28" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6251DE30" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MOURA, Alexandrina Sobreira de. Direito de habitação às class</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es de baixa renda. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ciência &amp; Trópico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, v.11, n.1, p. 71-78, jan./jun. 1983.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C5BB2A" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6935C256" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Documentos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6D447E" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50E97B27" w14:textId="76B1B5A9" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BRASIL. Lei nº 13.595, de 5 de janeiro de 2018. Altera a Lei nº 11.350, de 5 de outubro de 2006, para dispor sobre a reformulação das atribuições, a jornada e as condi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ções de trabalho, o grau de formação profissional, os cursos de formação técnica e continuada e a indenização de transporte dos profissionais Agentes Comunitários de Saúde e Agentes de Combate às Endemias. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diário Oficial da União</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: seção 1, Brasília, DF, an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o 155, n. 5, 8 jan. 2018. Disponível em: https://www.planalto.gov.br/ccivil_03/_ato2015-2018/2018/lei/l13595.htm. Acesso em: 7 ago. 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A92F953" w14:textId="77777777" w:rsidR="00243F85" w:rsidRDefault="00243F85">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="542A9321" w14:textId="1D4F3FCB" w:rsidR="00243F85" w:rsidRDefault="00243F85">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00243F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CAAD.Guia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00243F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Referência sobre Desinformação Climática. FALA/CAAD. Disponível em:</w:t>
+      </w:r>
+      <w:r w:rsidR="00694C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>https://mentiratempreco.com.br/wp-content/uploads/2025/02/GUIA-DE-REFERENCIA-SOBRE-DESINFORMACAO-CLIMATICA.pdf. Acesso em: 12 abr. 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4865E1E8" w14:textId="77777777" w:rsidR="00243F85" w:rsidRDefault="00243F85">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="282657CB" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6202CB4E" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Recebido em dia de mês de 2025 (preenchido pela Alceu).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203E50E5" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Aprovado em: dia de mês de 2025 (preenchido pela Alceu).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B227B4" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA9D4F1" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este artigo é publicado em acesso aberto (Open Access) sob a licença </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Creative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Commons </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Attribution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Non-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Commercial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CC-BY-NC 4.0), que permite que outros remixem, adaptem e criem a partir do seu trabalho para fins não comerciais, e embora os novos trabalhos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tenham de lhe atribuir o devido crédito e não possam ser usados para fins comerciais, os usuários não têm de licenciar esses trabalhos derivados sob os mesmos termos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D35731E" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="168E285B" w14:textId="4A8DE0EE" w:rsidR="00080447" w:rsidRDefault="00080447">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FFADAEF" w14:textId="4A6FF1FF" w:rsidR="008D6CF5" w:rsidRDefault="008D6CF5" w:rsidP="008D6CF5">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...11 lines deleted...]
-          <w:i w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...283 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verifique se o corpo do texto de seu artigo tem entre 21 mil e 44 mil caracteres com espaço (10 a 20 páginas) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, tamanho 12, justificado, entrelinha 1,5 e recuo padrão (1,27cm).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66AEF875" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1287 lines deleted...]
-          <w:i w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+        <w:t>Obrigada pela sua submissão!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617E92B1" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...15 lines deleted...]
-      <w:pgMar w:bottom="720" w:top="720" w:left="720" w:right="720" w:header="283" w:footer="283"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00080447" w:rsidSect="00EC6927">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="283" w:footer="283" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
-      <w:titlePg w:val="1"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3E703FEB" w14:textId="77777777" w:rsidR="00665BB3" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="04E07FD8" w14:textId="77777777" w:rsidR="00665BB3" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...2 lines deleted...]
-  <w:font w:name="Times New Roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Roboto">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Noto Serif"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Noto Serif">
+    <w:altName w:val="Noto Serif"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="500078FF" w:usb2="00000029" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="35F18C43" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="79766AF1" w14:textId="7C031DB6" w:rsidR="00080447" w:rsidRPr="00EC6927" w:rsidRDefault="00EC6927" w:rsidP="00EC6927">
     <w:pPr>
-      <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-        <w:color w:val="ff0000"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="00EC6927">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.46391/ALCEU.v26.ed59.2026.XXX</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="00EC6927">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="white"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:r w:rsidRPr="00EC6927">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-    </w:pPr>
-[...14 lines deleted...]
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:t xml:space="preserve">ALCEU </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC6927">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-        <w:color w:val="ff0000"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:highlight w:val="white"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:br w:type="textWrapping"/>
+      <w:t>(Rio de Janeiro, online),</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r w:rsidRPr="00EC6927">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-        <w:color w:val="ff0000"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:rtl w:val="0"/>
-[...20 lines deleted...]
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r w:rsidRPr="00EC6927">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-        <w:color w:val="ff0000"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">V. 24, Nº 54, p.113-137, set./dez.2024</w:t>
+      <w:t xml:space="preserve">v. 26, n. 59, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00EC6927">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>p.XX</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00EC6927">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>-XX, set./dez. 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2DC2ED40" w14:textId="24846D7A" w:rsidR="00080447" w:rsidRDefault="00EC6927">
     <w:pPr>
       <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:hyperlink r:id="rId1">
-[...3 lines deleted...]
-          <w:color w:val="0000ff"/>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="00F149C5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">https://doi.org/10.46391/ALCEU.v25.ed55.2025.XXX</w:t>
+        </w:rPr>
+        <w:t>https://doi.org/10.46391/ALCEU.v26.ed59.2026.XXX</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r w:rsidR="00665BB3">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:highlight w:val="white"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:br w:type="textWrapping"/>
+      <w:br/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r w:rsidR="00665BB3">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-        <w:b w:val="1"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">ALCEU </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r w:rsidR="00665BB3">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">(Rio de Janeiro, online),</w:t>
+      <w:t>(Rio de Janeiro, online),</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r w:rsidR="00665BB3">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-        <w:b w:val="1"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">V. 25, Nº 55, p.XX-XX, jan./abr. 2025</w:t>
+      <w:t>v</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r w:rsidR="00665BB3">
       <w:rPr>
-        <w:rtl w:val="0"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
+      <w:t>. 2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00665BB3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>n.</w:t>
+    </w:r>
+    <w:r w:rsidR="00665BB3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 5</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r w:rsidR="00665BB3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00665BB3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>p.XX</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00665BB3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-XX, </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>set</w:t>
+    </w:r>
+    <w:r w:rsidR="00665BB3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>./</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>dez</w:t>
+    </w:r>
+    <w:r w:rsidR="00665BB3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>. 202</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...6 lines deleted...]
-        <w:widowControl w:val="1"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="36E5C164" w14:textId="77777777" w:rsidR="00665BB3" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4B18555C" w14:textId="77777777" w:rsidR="00665BB3" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="456B6C1A" w14:textId="5335A5B9" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...8 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...29 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Notas de rodapé em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve"> 10 entrelinha simples, justificada. Info</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rmações complementares.  Notas de rodapé em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 entrelinha simples. Informações complementares. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6927" w:rsidRPr="00EC6927">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Não utilize para referências</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6927">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="451EEABA" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212529"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nas referências, constam todos os autores da obra, quantos houver. Na citação (corpo do texto) pode-se usar </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:i w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
           <w:color w:val="212529"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>et. al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212529"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> para 4 ou mais autores.</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+  <w:footnote w:id="3">
+    <w:p w14:paraId="4E1FADC6" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Cada referência indica o nome do(a) autor(a), mesmo se houver mais de uma obra. O formato “_______ “ foi extinto.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cada referência indica o nome do(a) autor(a), mesmo se houver mais de uma obra. O formato “_______ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“ foi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> extinto.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="027988B4" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="01859CB6" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
     <w:pPr>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:b w:val="1"/>
+        <w:b/>
+        <w:noProof/>
         <w:sz w:val="44"/>
         <w:szCs w:val="44"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+        <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="63203D4F" wp14:editId="66DCFC01">
           <wp:extent cx="6645600" cy="863600"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="3" name="image1.png"/>
-          <a:graphic>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6645600" cy="863600"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+  <w:p w14:paraId="7DD9A521" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00080447">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="26EF1C69" w14:textId="77777777" w:rsidR="00080447" w:rsidRDefault="00665BB3">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:b/>
+        <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="44"/>
         <w:szCs w:val="44"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+        <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="46BC9951" wp14:editId="4C5281EE">
           <wp:extent cx="6645600" cy="863600"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="image1.png"/>
-          <a:graphic>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6645600" cy="863600"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66941408"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="463CF000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+        <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -3398,220 +5250,763 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:displayBackgroundShape w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00080447"/>
+    <w:rsid w:val="00080447"/>
+    <w:rsid w:val="00243F85"/>
+    <w:rsid w:val="00665BB3"/>
+    <w:rsid w:val="00694C69"/>
+    <w:rsid w:val="008D6CF5"/>
+    <w:rsid w:val="00EC6927"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="327FE7C0"/>
+  <w15:docId w15:val="{716F79E0-D1D9-4AE4-B1C9-481418854B7A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt-BR"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="400" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
+      <w:i/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="60" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="320" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC6927"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC6927"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rodap">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC6927"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EC6927"/>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.ttf"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.46391/ALCEU.v24.ed54.2024.433" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.46391/ALCEU.v26.ed59.2026.XXX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.46391/ALCEU.v25.ed55.2025.XXX" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.46391/ALCEU.v26.ed59.2026.XXX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -3898,32 +6293,77 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>1691</Words>
+  <Characters>9136</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>76</Lines>
+  <Paragraphs>21</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>10806</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>
+
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>273befb146e33f152730a056448306fd693566406ca8e3f21b107c2e5c345bf7</vt:lpwstr>
   </property>
 </Properties>
 </file>